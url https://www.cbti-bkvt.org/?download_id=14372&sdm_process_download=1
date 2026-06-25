--- v0 (2026-05-08)
+++ v1 (2026-06-25)
@@ -1,195 +1,694 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="6" documentId="8_{9F820AD3-352C-4098-ADF0-31159EAF6819}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9C9657C4-18B8-4EEC-B6D5-311288B73DC9}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BEE0978F-2D6A-4E25-918E-A4666807FAB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{9666A019-DA1C-42DF-83B3-5C4E7938CBE2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{B1265598-1D0F-41C9-8DB3-657C48026BDA}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Feuil1!$A$1:$BB$78</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="490" uniqueCount="364">
-[...28 lines deleted...]
-    <t>Mails</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="622" uniqueCount="451">
+  <si>
+    <t xml:space="preserve">Regentschapsstraat 39 </t>
+  </si>
+  <si>
+    <t>Brussel</t>
+  </si>
+  <si>
+    <t>België</t>
+  </si>
+  <si>
+    <t xml:space="preserve">invoice@benelux.int </t>
+  </si>
+  <si>
+    <t>Mevrouw</t>
+  </si>
+  <si>
+    <t>Derya</t>
+  </si>
+  <si>
+    <t>Aydin</t>
+  </si>
+  <si>
+    <t>Weversstraat 7 bus 1</t>
+  </si>
+  <si>
+    <t>Wilrijk</t>
+  </si>
+  <si>
+    <t>BE 0656 752 554</t>
+  </si>
+  <si>
+    <t>aydinderya@hotmail.com</t>
+  </si>
+  <si>
+    <t>Clara</t>
+  </si>
+  <si>
+    <t>Bex</t>
+  </si>
+  <si>
+    <t>A.J. Slegerslaan 370</t>
+  </si>
+  <si>
+    <t>BE 0866 366 485</t>
+  </si>
+  <si>
+    <t>cbex@bemacx.be</t>
+  </si>
+  <si>
+    <t>De heer</t>
+  </si>
+  <si>
+    <t>Philippe</t>
+  </si>
+  <si>
+    <t>Callé</t>
+  </si>
+  <si>
+    <t>Boulebard Vincent Auriol 185</t>
+  </si>
+  <si>
+    <t>Paris</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>info@pcalle.fr</t>
+  </si>
+  <si>
+    <t>Christine</t>
+  </si>
+  <si>
+    <t>Coetsier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Waaglaan 54 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">I-REWRITE SRL </t>
+  </si>
+  <si>
+    <t>BE 0875 890 994</t>
+  </si>
+  <si>
+    <t>christine.coetsier@i-rewrite.be</t>
+  </si>
+  <si>
+    <t>Greet</t>
+  </si>
+  <si>
+    <t>Cuypers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prins Bisschopssingel 73 </t>
+  </si>
+  <si>
+    <t>Hasselt</t>
+  </si>
+  <si>
+    <t>Ethias Verzekeringen</t>
+  </si>
+  <si>
+    <t>greet.cuypers@ethias.be</t>
+  </si>
+  <si>
+    <t>Lotte</t>
+  </si>
+  <si>
+    <t>De Boe</t>
+  </si>
+  <si>
+    <t>Bredepleinstraat 136</t>
+  </si>
+  <si>
+    <t>Boortmeerbeek</t>
+  </si>
+  <si>
+    <t>deboelotte@gmail.com</t>
+  </si>
+  <si>
+    <t>Jan Arthur</t>
+  </si>
+  <si>
+    <t>De Meyer</t>
+  </si>
+  <si>
+    <t>Grotesteenweg 620/2</t>
+  </si>
+  <si>
+    <t>Berchem</t>
+  </si>
+  <si>
+    <t>BE 0712 800 837</t>
+  </si>
+  <si>
+    <t>jandemeyer620@gmail.com</t>
+  </si>
+  <si>
+    <t>Sanne</t>
+  </si>
+  <si>
+    <t>De Pauw</t>
+  </si>
+  <si>
+    <t>Eduard Anseelestraat 126</t>
+  </si>
+  <si>
+    <t>Willebroek</t>
+  </si>
+  <si>
+    <t>BE 1013 613 376</t>
+  </si>
+  <si>
+    <t>sannedepauw23@gmail.com</t>
+  </si>
+  <si>
+    <t>Pascal</t>
+  </si>
+  <si>
+    <t>Delporte</t>
+  </si>
+  <si>
+    <t>Hauwerzele 64 A</t>
+  </si>
+  <si>
+    <t>Sint-Lievens-Houtem</t>
+  </si>
+  <si>
+    <t>FOD Binnenlandse Zaken</t>
+  </si>
+  <si>
+    <t>pdl@raadvst-consetat.be</t>
+  </si>
+  <si>
+    <t>Mira</t>
+  </si>
+  <si>
+    <t>Derriks</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edouard Bralionstraat 6 </t>
+  </si>
+  <si>
+    <t>Halle</t>
+  </si>
+  <si>
+    <t>TIPTOPTAAL</t>
+  </si>
+  <si>
+    <t>BE 0799 055 118</t>
+  </si>
+  <si>
+    <t>mira.derriks@telenet.be</t>
+  </si>
+  <si>
+    <t>Isa</t>
+  </si>
+  <si>
+    <t>Devos</t>
+  </si>
+  <si>
+    <t>Blekerijstraat 18</t>
+  </si>
+  <si>
+    <t>Gent</t>
+  </si>
+  <si>
+    <t>BE 0800 097 273</t>
+  </si>
+  <si>
+    <t>isadevos2000@hotmail.com</t>
+  </si>
+  <si>
+    <t>Kristien</t>
+  </si>
+  <si>
+    <t>Elpers</t>
+  </si>
+  <si>
+    <t>Lostraat 118 / A</t>
+  </si>
+  <si>
+    <t>Roosdaal</t>
+  </si>
+  <si>
+    <t>Malinche CommV</t>
+  </si>
+  <si>
+    <t>BE 1000 120 379</t>
+  </si>
+  <si>
+    <t>info@malinche.be</t>
+  </si>
+  <si>
+    <t>Boushra</t>
+  </si>
+  <si>
+    <t>Ezzideen</t>
+  </si>
+  <si>
+    <t>Bredabaan 181  bus 1</t>
+  </si>
+  <si>
+    <t>Merksem</t>
+  </si>
+  <si>
+    <t>Arabic Translations Belgium bvba</t>
+  </si>
+  <si>
+    <t>BE 0895 941 587</t>
+  </si>
+  <si>
+    <t>boushra.ezzideen@telenet.be</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>Goessens</t>
+  </si>
+  <si>
+    <t>BE 0404 484 654</t>
+  </si>
+  <si>
+    <t>peter.goessens@ethias.be</t>
+  </si>
+  <si>
+    <t>Joachim</t>
+  </si>
+  <si>
+    <t>Jonckheere</t>
+  </si>
+  <si>
+    <t>Suwa-cho 2-16-94 Higashi-murayama-shi</t>
+  </si>
+  <si>
+    <t>Tokio</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>jonckheere@gol.com</t>
+  </si>
+  <si>
+    <t>Susanne</t>
+  </si>
+  <si>
+    <t>Karolyi</t>
+  </si>
+  <si>
+    <t>Illekgasse 4/2</t>
+  </si>
+  <si>
+    <t>Wien</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>ATU 4217 4007</t>
+  </si>
+  <si>
+    <t>sk-translation@hostprofis.at</t>
+  </si>
+  <si>
+    <t>Monsieur</t>
+  </si>
+  <si>
+    <t>Bruno</t>
+  </si>
+  <si>
+    <t>Libois</t>
+  </si>
+  <si>
+    <t>avenue Albert Ier 49 A</t>
+  </si>
+  <si>
+    <t>Dalhem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ETHIAS </t>
+  </si>
+  <si>
+    <t>bruno.libois@ethias.be</t>
+  </si>
+  <si>
+    <t>Ann</t>
+  </si>
+  <si>
+    <t>Maule</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maastrichtersteenweg 116 </t>
+  </si>
+  <si>
+    <t>Tongeren</t>
+  </si>
+  <si>
+    <t>ann.maule@ethias.be</t>
+  </si>
+  <si>
+    <t>Polina</t>
+  </si>
+  <si>
+    <t>Pavlova</t>
+  </si>
+  <si>
+    <t>Langestraat 121</t>
+  </si>
+  <si>
+    <t>Nieuwpoort</t>
+  </si>
+  <si>
+    <t>BE 0772 646 273</t>
+  </si>
+  <si>
+    <t>polina@pavlova.be</t>
+  </si>
+  <si>
+    <t>Bart</t>
+  </si>
+  <si>
+    <t>Philips</t>
+  </si>
+  <si>
+    <t>Stationsstraat 84 bus 02/03 Residentie The Green</t>
+  </si>
+  <si>
+    <t>Herzele</t>
+  </si>
+  <si>
+    <t>bart.philips1@telenet.be</t>
+  </si>
+  <si>
+    <t>Maja</t>
+  </si>
+  <si>
+    <t>Reimers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tuinwijklaan 54 </t>
+  </si>
+  <si>
+    <t>reimers@telenet.be</t>
+  </si>
+  <si>
+    <t>Karine</t>
+  </si>
+  <si>
+    <t>Roobrouck</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Van Vaerenberghstraat 85 </t>
+  </si>
+  <si>
+    <t>BE 0886 275 835</t>
+  </si>
+  <si>
+    <t>karine.roobrouck@gmail.com</t>
+  </si>
+  <si>
+    <t>Jeroen</t>
+  </si>
+  <si>
+    <t>Steel</t>
+  </si>
+  <si>
+    <t>Weymoutlaan 6</t>
+  </si>
+  <si>
+    <t>Brecht</t>
+  </si>
+  <si>
+    <t>Metafora bvba</t>
+  </si>
+  <si>
+    <t>BE 0465 201 013</t>
+  </si>
+  <si>
+    <t>metaforabvba@gmail.com</t>
+  </si>
+  <si>
+    <t>Rudy</t>
+  </si>
+  <si>
+    <t>Trullemans</t>
+  </si>
+  <si>
+    <t>Berkenrodelei 62</t>
+  </si>
+  <si>
+    <t>Hoboken</t>
+  </si>
+  <si>
+    <t>RT Taalkantoor bvba</t>
+  </si>
+  <si>
+    <t>BE 0806 091 378</t>
+  </si>
+  <si>
+    <t>rudy@rttaalkantoor.be</t>
+  </si>
+  <si>
+    <t>Guy</t>
+  </si>
+  <si>
+    <t>Van Eyck</t>
+  </si>
+  <si>
+    <t>Chazallaan 49</t>
+  </si>
+  <si>
+    <t>Bruxelles</t>
+  </si>
+  <si>
+    <t>gvaneyck68@gmail.com</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Van Nieuwenbergh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dorpstraat 176 A </t>
+  </si>
+  <si>
+    <t>Bertem</t>
+  </si>
+  <si>
+    <t>jan.van.nieuwenbergh@pandora.be</t>
+  </si>
+  <si>
+    <t>Dieter</t>
+  </si>
+  <si>
+    <t>Van Tilburgh</t>
+  </si>
+  <si>
+    <t>Neerhoevelaan 90</t>
+  </si>
+  <si>
+    <t>Mortsel</t>
+  </si>
+  <si>
+    <t>Dieter Van Tilburgh</t>
+  </si>
+  <si>
+    <t>BE 0655 813 040</t>
+  </si>
+  <si>
+    <t>dieter.vantilburgh@gmail.com</t>
+  </si>
+  <si>
+    <t>Ilse</t>
+  </si>
+  <si>
+    <t>Vermeiren</t>
+  </si>
+  <si>
+    <t>Kartuizersstraat 45</t>
+  </si>
+  <si>
+    <t>Partena SSE</t>
+  </si>
+  <si>
+    <t>BE 0409 536 968</t>
+  </si>
+  <si>
+    <t>ivermeiren@partena.be</t>
+  </si>
+  <si>
+    <t>Karolien</t>
+  </si>
+  <si>
+    <t>Willems</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C. Sicilia 143/5°1a </t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>ES-X2902095R</t>
+  </si>
+  <si>
+    <t>info@klaro.es</t>
   </si>
   <si>
     <t>Madame</t>
   </si>
   <si>
     <t>Emilie</t>
   </si>
   <si>
     <t>Andry</t>
   </si>
   <si>
     <t>rue de Battice 79</t>
   </si>
   <si>
     <t>Aubel</t>
   </si>
   <si>
     <t>Belgique</t>
   </si>
   <si>
     <t>BE1031 257 181</t>
   </si>
   <si>
     <t>emilieandry@hotmail.com</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>Binon</t>
   </si>
   <si>
     <t xml:space="preserve">rue Th. De Cuyper 161 bte 48 </t>
   </si>
   <si>
-    <t>Bruxelles</t>
-[...1 lines deleted...]
-  <si>
     <t>BE 0860 802 645</t>
   </si>
   <si>
     <t>kim.binon@skynet.be</t>
   </si>
   <si>
     <t>Carmen</t>
   </si>
   <si>
     <t>Bobu</t>
   </si>
   <si>
     <t>Marktplein 14/2</t>
   </si>
   <si>
     <t>Landen</t>
   </si>
   <si>
     <t>BE 0755 948 714</t>
   </si>
   <si>
     <t>bobucarm@gmail.com</t>
   </si>
   <si>
     <t>Natacha</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>Avenue Jean-François Leemans 26</t>
   </si>
   <si>
     <t>Auderghem</t>
   </si>
   <si>
     <t>BE 0879 457 824</t>
   </si>
   <si>
     <t>natacha.body@oversberg.de</t>
   </si>
   <si>
-    <t>Monsieur</t>
-[...1 lines deleted...]
-  <si>
     <t>Amin</t>
   </si>
   <si>
     <t>Bredan</t>
   </si>
   <si>
     <t>Boesdaalveldweg 34</t>
   </si>
   <si>
     <t>Beersel</t>
   </si>
   <si>
     <t>BE 0800 188 531</t>
   </si>
   <si>
     <t>aminbredan@gmail.com</t>
   </si>
   <si>
     <t>Serge</t>
   </si>
   <si>
     <t>Danilov</t>
   </si>
   <si>
     <t>avenue Nouvelle 177/12</t>
@@ -224,101 +723,92 @@
   <si>
     <t xml:space="preserve">rue Hameau d'en Haut 3 </t>
   </si>
   <si>
     <t>Jurbise</t>
   </si>
   <si>
     <t>tracydedoncker@gmail.com</t>
   </si>
   <si>
     <t>Maxime</t>
   </si>
   <si>
     <t>De Vreese</t>
   </si>
   <si>
     <t>rue de Deminche 38, boîte 3</t>
   </si>
   <si>
     <t xml:space="preserve"> Franière</t>
   </si>
   <si>
     <t>max.devreese@gmail.com</t>
   </si>
   <si>
-    <t>Mevrouw</t>
-[...1 lines deleted...]
-  <si>
     <t>Cyriane</t>
   </si>
   <si>
     <t>Decouvelaere</t>
   </si>
   <si>
     <t>place Catinat 29</t>
   </si>
   <si>
     <t>Lille</t>
   </si>
   <si>
-    <t>France</t>
-[...1 lines deleted...]
-  <si>
     <t>FLANDRE TRADUCTION</t>
   </si>
   <si>
     <t>cyrianede@yahoo.com</t>
   </si>
   <si>
     <t>Astrid</t>
   </si>
   <si>
     <t>Demarcin</t>
   </si>
   <si>
     <t>Avenue Henry Dunant 1/018</t>
   </si>
   <si>
     <t>astrid.demarcin@gmail.com</t>
   </si>
   <si>
     <t>Virginie</t>
   </si>
   <si>
     <t>Demin</t>
   </si>
   <si>
     <t>Jozef Wautersplein 25</t>
   </si>
   <si>
     <t>Vilvoorde</t>
   </si>
   <si>
-    <t>België</t>
-[...1 lines deleted...]
-  <si>
     <t>BE 1019 069 033</t>
   </si>
   <si>
     <t>virginiedemintranslation@gmail.com</t>
   </si>
   <si>
     <t>Sophie</t>
   </si>
   <si>
     <t>Depelchin</t>
   </si>
   <si>
     <t xml:space="preserve">rue du Pourrain 76 C </t>
   </si>
   <si>
     <t>Assesse (Namur)</t>
   </si>
   <si>
     <t>S.Depelchin@topdesk.be</t>
   </si>
   <si>
     <t>Catherine</t>
   </si>
   <si>
     <t>Dubar</t>
@@ -380,113 +870,161 @@
   <si>
     <t>BE 0746 553 471</t>
   </si>
   <si>
     <t>astridfauville@yahoo.fr</t>
   </si>
   <si>
     <t xml:space="preserve">María del Carmen </t>
   </si>
   <si>
     <t>Fernández Lista</t>
   </si>
   <si>
     <t>rue Borrens 5</t>
   </si>
   <si>
     <t>Espagnol</t>
   </si>
   <si>
     <t>ES79341895Z</t>
   </si>
   <si>
     <t>mariefernandezlista@gmail.com</t>
   </si>
   <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Goldenberg</t>
+  </si>
+  <si>
+    <t>Square Marguerite 42 bte 34</t>
+  </si>
+  <si>
+    <t>Bureau Européen du Scoutisme asbl</t>
+  </si>
+  <si>
+    <t>thomas.goldenberg@scout.org</t>
+  </si>
+  <si>
     <t>Antonio</t>
   </si>
   <si>
     <t>Garzon Joli</t>
   </si>
   <si>
     <t>avenue des Sarcelles 70</t>
   </si>
   <si>
     <t>Waterloo</t>
   </si>
   <si>
     <t>BE 0783 091 490</t>
   </si>
   <si>
     <t>antonio@garzon.me</t>
   </si>
   <si>
+    <t>Marcela</t>
+  </si>
+  <si>
+    <t>Gori</t>
+  </si>
+  <si>
+    <t>Drève Soetkin 58 A</t>
+  </si>
+  <si>
+    <t>Anderlecht</t>
+  </si>
+  <si>
+    <t>MA Solution</t>
+  </si>
+  <si>
+    <t>BE 0722 991 181</t>
+  </si>
+  <si>
+    <t>vandyckgori@gmail.com</t>
+  </si>
+  <si>
     <t>Moniseur</t>
   </si>
   <si>
     <t>Edouard</t>
   </si>
   <si>
     <t>Hagenaar</t>
   </si>
   <si>
     <t>avenue Louise 515 bte 22</t>
   </si>
   <si>
     <t>BE 0542 290 871</t>
   </si>
   <si>
     <t>hagenaar@skynet.be</t>
   </si>
   <si>
     <t>Frédéric</t>
   </si>
   <si>
     <t>Hardy</t>
   </si>
   <si>
     <t>Topaaslaan 3</t>
   </si>
   <si>
     <t>Overijse</t>
   </si>
   <si>
     <t>hardyf63@hotmail.com</t>
   </si>
   <si>
+    <t>Téa</t>
+  </si>
+  <si>
+    <t>Jabanishvili</t>
+  </si>
+  <si>
+    <t>Drève du Tumulus 83</t>
+  </si>
+  <si>
+    <t>Villers-la-Ville</t>
+  </si>
+  <si>
+    <t>tea.jabani@gmail.com</t>
+  </si>
+  <si>
     <t>Véronique</t>
   </si>
   <si>
     <t>Lahbibi</t>
   </si>
   <si>
     <t>rue Démosthène 65/102</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
-[...1 lines deleted...]
-  <si>
     <t>lahbibivero@gmail.com</t>
   </si>
   <si>
     <t>Leenders</t>
   </si>
   <si>
     <t>Overoth 3A</t>
   </si>
   <si>
     <t>Baelen</t>
   </si>
   <si>
     <t>catherine.euphrasie.leenders@gmail.com</t>
   </si>
   <si>
     <t>Amélie</t>
   </si>
   <si>
     <t>Lefèbvre</t>
   </si>
   <si>
     <t>rue du Noir Jambon 13</t>
   </si>
   <si>
     <t>Thoricourt</t>
@@ -572,122 +1110,137 @@
   <si>
     <t>cApStAn sprl</t>
   </si>
   <si>
     <t>scriptum.rlizzi@skynet.be</t>
   </si>
   <si>
     <t>Silvia</t>
   </si>
   <si>
     <t>Mandrioli</t>
   </si>
   <si>
     <t>rue du Centre 58</t>
   </si>
   <si>
     <t>Aiseau</t>
   </si>
   <si>
     <t>Smart Productions Associées 13463 - Tasty Communication</t>
   </si>
   <si>
     <t>smandrioli@tastycommunication.be</t>
   </si>
   <si>
-    <t>Thomas</t>
-[...1 lines deleted...]
-  <si>
     <t>Massillon</t>
   </si>
   <si>
     <t>rue de Fléron 70</t>
   </si>
   <si>
     <t>Magnée</t>
   </si>
   <si>
     <t>Thomas Massillon</t>
   </si>
   <si>
     <t>BE 1026 960 972</t>
   </si>
   <si>
     <t>thomas.massillon@gmail.com</t>
   </si>
   <si>
     <t>Lilia</t>
   </si>
   <si>
     <t>Moltchoun</t>
   </si>
   <si>
     <t>rue de Liège 197</t>
   </si>
   <si>
     <t>Vottem</t>
   </si>
   <si>
     <t>BE 0604 929 909</t>
   </si>
   <si>
     <t>lilia.moltchoun@hotmail.com</t>
   </si>
   <si>
+    <t>Viktor</t>
+  </si>
+  <si>
+    <t>Nikolaev</t>
+  </si>
+  <si>
+    <t xml:space="preserve">avenue Alexandre Dumas 6 </t>
+  </si>
+  <si>
+    <t>BE 0548 299 824</t>
+  </si>
+  <si>
+    <t>viktor.nikolaev@skynet.be</t>
+  </si>
+  <si>
     <t>Nathalie</t>
   </si>
   <si>
-    <t>Viktor</t>
-[...13 lines deleted...]
-  <si>
     <t>Paternostre</t>
   </si>
   <si>
     <t xml:space="preserve">rue de la Corderie 30 </t>
   </si>
   <si>
     <t>Houdeng-Aimeries</t>
   </si>
   <si>
     <t>BE 0564 680 154</t>
   </si>
   <si>
     <t>n.paternostre@infonie.be</t>
   </si>
   <si>
+    <t>Ludovic</t>
+  </si>
+  <si>
+    <t>Pierard</t>
+  </si>
+  <si>
+    <t>rue du Paradis 7</t>
+  </si>
+  <si>
+    <t>Hour</t>
+  </si>
+  <si>
+    <t>BE 0894 745 618</t>
+  </si>
+  <si>
+    <t>Ludovicpierard42@gmail.com </t>
+  </si>
+  <si>
     <t xml:space="preserve">Laurence </t>
   </si>
   <si>
     <t>Pieropan</t>
   </si>
   <si>
     <t>avenue des 7 Bonniers 208/1</t>
   </si>
   <si>
     <t>Laurence.PIEROPAN@umons.ac.be</t>
   </si>
   <si>
     <t>Pierre</t>
   </si>
   <si>
     <t>Polychronis</t>
   </si>
   <si>
     <t>rue de la Treille 19</t>
   </si>
   <si>
     <t>BE 0635 899 534</t>
   </si>
   <si>
     <t>polychronis.pierre@gmail.com</t>
@@ -830,512 +1383,186 @@
   <si>
     <t>Valle Language Consulting</t>
   </si>
   <si>
     <t>AT U45055005</t>
   </si>
   <si>
     <t>office@valle.cc</t>
   </si>
   <si>
     <t>Nadine</t>
   </si>
   <si>
     <t>Van Der Steen</t>
   </si>
   <si>
     <t>Square Robert Allein 2</t>
   </si>
   <si>
     <t>BE 0681 377 092</t>
   </si>
   <si>
     <t>nadinvds@gmail.com</t>
   </si>
   <si>
-    <t>Boushra</t>
-[...293 lines deleted...]
-    <t>info@klaro.es</t>
+    <t>Benelux Unie</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
+      <i/>
       <sz val="10"/>
-      <name val="Arial"/>
+      <color rgb="FF000000"/>
+      <name val="Open Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...11 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyBorder="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
@@ -1630,2737 +1857,2494 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lahbibivero@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antonio@garzon.me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danelyx@yahoo.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quenot.translation@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emilieandry@hotmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@alecto-translations.be" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.van.nieuwenbergh@pandora.be" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.libois@ethias.be" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tracydedoncker@gmail.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@klaro.es" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsvancarov@aol.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smandrioli@tastycommunication.be" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:S.Depelchin@topdesk.be" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virginiedemintranslation@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viktor.nikolaev@skynet.be" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:astrid.demarcin@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:polychronis.pierre@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alasourcedesmots@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boushra.ezzideen@telenet.be" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:metaforabvba@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:karine.roobrouck@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thirylmarie@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cletawe@ulg.ac.be" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hardyf63@hotmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@valle.cc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:polina@pavlova.be" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reimers@telenet.be" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scriptum.rlizzi@skynet.be" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:glelorain@yahoo.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyrianede@yahoo.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fadia.elbouz@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kim.binon@skynet.be" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robertadonofrio85@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natacha.body@oversberg.de" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emiliegoemaere@outlook.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonckheere@gol.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:astridfauville@yahoo.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.paternostre@infonie.be" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catherine.euphrasie.leenders@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabyleyden@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Laurence.PIEROPAN@umons.ac.be" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lefevrenico@outlook.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cathydubar@yahoo.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aminbredan@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.goessens@ethias.be" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariefernandezlista@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivermeiren@partena.be" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rudy@rttaalkantoor.be" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:max.devreese@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nadinvds@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audreyezzouaoui@hotmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lilia.moltchoun@hotmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobucarm@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.massillon@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ann.maule@ethias.be" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smandrioli@tastycommunication.be" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonckheere@gol.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Laurence.PIEROPAN@umons.ac.be" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fadia.elbouz@gmail.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.massillon@gmail.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tea.jabani@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@malinche.be" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boushra.ezzideen@telenet.be" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sannedepauw23@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scriptum.rlizzi@skynet.be" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isadevos2000@hotmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sk-translation@hostprofis.at" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsvancarov@aol.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gabyleyden@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audreyezzouaoui@hotmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariefernandezlista@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bobucarm@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:polychronis.pierre@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quenot.translation@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbex@bemacx.be" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natacha.body@oversberg.de" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.goessens@ethias.be" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pdl@raadvst-consetat.be" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ann.maule@ethias.be" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vandyckgori@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thirylmarie@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cletawe@ulg.ac.be" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antonio@garzon.me" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lilia.moltchoun@hotmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tracydedoncker@gmail.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alasourcedesmots@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mira.derriks@telenet.be" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danelyx@yahoo.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivermeiren@partena.be" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.coetsier@i-rewrite.be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:metaforabvba@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:max.devreese@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:astridfauville@yahoo.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lahbibivero@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emilieandry@hotmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cathydubar@yahoo.fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomas.goldenberg@scout.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.libois@ethias.be" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:S.Depelchin@topdesk.be" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virginiedemintranslation@gmail.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ludovicpierard42@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pcalle.fr" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aydinderya@hotmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:polina@pavlova.be" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deboelotte@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catherine.euphrasie.leenders@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viktor.nikolaev@skynet.be" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:astrid.demarcin@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@valle.cc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jan.van.nieuwenbergh@pandora.be" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nadinvds@gmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hardyf63@hotmail.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kim.binon@skynet.be" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@alecto-translations.be" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aminbredan@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gvaneyck68@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:invoice@benelux.int" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jandemeyer620@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greet.cuypers@ethias.be" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cyrianede@yahoo.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:glelorain@yahoo.fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lefevrenico@outlook.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robertadonofrio85@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3CF42A3-8B96-45F3-AD2C-6BB43381FA4A}">
-  <dimension ref="A1:J61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68F7D0A9-B80E-4A9F-8A9E-F1978C5E39DD}">
+  <dimension ref="A1:J78"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.5546875" customWidth="1"/>
-[...764 lines deleted...]
-    <col min="16128" max="16132" width="12.77734375" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" customWidth="1"/>
+    <col min="4" max="4" width="41.28515625" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" customWidth="1"/>
+    <col min="6" max="6" width="17.85546875" customWidth="1"/>
+    <col min="8" max="8" width="28.28515625" customWidth="1"/>
+    <col min="9" max="9" width="17.85546875" customWidth="1"/>
+    <col min="10" max="10" width="35.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C1" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D1" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E1" s="2">
+        <v>4880</v>
+      </c>
+      <c r="F1" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="G1" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="H1" s="9"/>
+      <c r="I1" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="J1" s="5" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2" s="2">
+        <v>2610</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H2" s="4"/>
+      <c r="I2" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="E3" s="2">
+        <v>1000</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="H3" s="4"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A4" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="3">
+        <v>1200</v>
+      </c>
+      <c r="F4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="1" t="s">
+      <c r="G4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="H4" s="4"/>
+      <c r="I4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="E5" s="2">
+        <v>1200</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H5" s="9"/>
+      <c r="I5" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E6" s="2">
+        <v>3400</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="H6" s="9"/>
+      <c r="I6" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E7" s="2">
+        <v>1160</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="H7" s="9"/>
+      <c r="I7" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E8" s="3">
+        <v>1652</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H8" s="9"/>
+      <c r="I8" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="3">
+        <v>75013</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H9" s="7"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="5" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
-[...38 lines deleted...]
-      <c r="I2" s="3" t="s">
+      <c r="B10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="3">
+        <v>1050</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="H10" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="2">
+        <v>3500</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I11" s="1"/>
+      <c r="J11" s="5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1040</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H12" s="9"/>
+      <c r="I12" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" s="3">
+        <v>3190</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H13" s="9"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E14" s="1">
+        <v>7050</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H14" s="9"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="5" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="6" t="s">
-[...19 lines deleted...]
-      <c r="F3" s="7" t="s">
+      <c r="B15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" s="3">
+        <v>2600</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="H15" s="7"/>
+      <c r="I15" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="3">
+        <v>2830</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="7"/>
+      <c r="I16" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="E17" s="2">
+        <v>5150</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>228</v>
+      </c>
+      <c r="G17" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="H17" s="7"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="5" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="E18" s="2">
+        <v>59800</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="7" t="s">
-[...44 lines deleted...]
-      <c r="B5" s="21" t="s">
+      <c r="H18" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="I18" s="1"/>
+      <c r="J18" s="5" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="3">
+        <v>9520</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="H19" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="I19" s="1"/>
+      <c r="J19" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="E20" s="2">
+        <v>1140</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H20" s="9"/>
+      <c r="I20" s="1"/>
+      <c r="J20" s="5" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E21" s="2">
+        <v>1800</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H21" s="9"/>
+      <c r="I21" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="E22" s="2">
+        <v>5330</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H22" s="1"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="6" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E23" s="3">
+        <v>1500</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="H23" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E24" s="3">
+        <v>9000</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="H24" s="9"/>
+      <c r="I24" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1040</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H25" s="9"/>
+      <c r="I25" s="1"/>
+      <c r="J25" s="5" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1367</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H26" s="9"/>
+      <c r="I26" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E27" s="3">
+        <v>5030</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H27" s="9"/>
+      <c r="I27" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E28" s="3">
+        <v>1760</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" s="3">
+        <v>2170</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="E30" s="3">
+        <v>1740</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H30" s="9"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="5" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="E31" s="3">
+        <v>5590</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H31" s="9"/>
+      <c r="I31" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="E32" s="3">
+        <v>1050</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H32" s="9"/>
+      <c r="I32" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="E33" s="3">
+        <v>1040</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H33" s="9"/>
+      <c r="I33" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A34" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="3" t="s">
+      <c r="E34" s="2">
+        <v>3500</v>
+      </c>
+      <c r="F34" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="4">
-[...2 lines deleted...]
-      <c r="F5" s="3" t="s">
+      <c r="G34" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H34" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="3" t="s">
-[...47 lines deleted...]
-      <c r="C7" s="22" t="s">
+      <c r="I34" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A35" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="E35" s="3">
+        <v>1000</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H35" s="9" t="s">
+        <v>282</v>
+      </c>
+      <c r="I35" s="3"/>
+      <c r="J35" s="5" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A36" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E36" s="3">
+        <v>1070</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="G36" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="H36" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A37" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="E37" s="3">
+        <v>1050</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G37" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="H37" s="7"/>
+      <c r="I37" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="E38" s="3">
+        <v>3090</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="G38" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="H38" s="7"/>
+      <c r="I38" s="1"/>
+      <c r="J38" s="5" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A39" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="E39" s="3">
+        <v>1495</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="G39" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="H39" s="7"/>
+      <c r="I39" s="1"/>
+      <c r="J39" s="5" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A40" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E40" s="10">
+        <v>1890021</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H40" s="9"/>
+      <c r="I40" s="9"/>
+      <c r="J40" s="5" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A41" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E41" s="10">
+        <v>1150</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H41" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A42" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E42" s="3">
+        <v>1070</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G42" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="I42" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A43" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="E43" s="2">
+        <v>4837</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="G43" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="H43" s="7"/>
+      <c r="I43" s="1"/>
+      <c r="J43" s="5" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>322</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="E44" s="1">
+        <v>7830</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H44" s="9" t="s">
+        <v>325</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A45" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1341</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H45" s="9"/>
+      <c r="I45" s="1"/>
+      <c r="J45" s="5" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="E46" s="2">
+        <v>1020</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="G46" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="H46" s="1"/>
+      <c r="I46" s="9"/>
+      <c r="J46" s="5" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A47" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="E47" s="2">
+        <v>4000</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H47" s="9"/>
+      <c r="I47" s="9"/>
+      <c r="J47" s="5" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A48" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E48" s="2">
+        <v>4987</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H48" s="9"/>
+      <c r="I48" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E49" s="2">
+        <v>4607</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="G49" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="H49" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="I49" s="1"/>
+      <c r="J49" s="5" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A50" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="E50" s="2">
+        <v>1000</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="G50" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="H50" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="I50" s="1"/>
+      <c r="J50" s="5" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A51" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="E51" s="2">
+        <v>6250</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="G51" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="H51" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="I51" s="1"/>
+      <c r="J51" s="6" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A52" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="E52" s="2">
+        <v>4623</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="G52" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="H52" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A53" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="E53" s="1">
+        <v>3700</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H53" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A54" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E54" s="2">
+        <v>4041</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H54" s="7"/>
+      <c r="I54" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A55" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>372</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="E55" s="2">
+        <v>1410</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H55" s="7"/>
+      <c r="I55" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A56" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="E56" s="1">
+        <v>7110</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H56" s="7"/>
+      <c r="I56" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A57" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E57" s="1">
+        <v>8620</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H57" s="7"/>
+      <c r="I57" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="J57" s="5" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A58" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E58" s="1">
+        <v>9550</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H58" s="7"/>
+      <c r="I58" s="1"/>
+      <c r="J58" s="5" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A59" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="E59" s="1">
+        <v>5563</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H59" s="17"/>
+      <c r="I59" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="J59" s="6" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A60" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1190</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H60" s="7"/>
+      <c r="I60" s="3"/>
+      <c r="J60" s="5" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A61" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="E61" s="1">
+        <v>4000</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H61" s="7"/>
+      <c r="I61" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A62" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C62" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1080</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H62" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A63" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E63" s="1">
+        <v>9000</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H63" s="7"/>
+      <c r="I63" s="1"/>
+      <c r="J63" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A64" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="E64" s="3">
+        <v>1050</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="H64" s="7"/>
+      <c r="I64" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="J64" s="5" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2600</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D7" s="3" t="s">
-[...121 lines deleted...]
-      <c r="F11" s="7" t="s">
+      <c r="G65" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H65" s="7"/>
+      <c r="I65" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A66" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="E66" s="1">
+        <v>4000</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H66" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A67" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2960</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H67" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A68" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="E68" s="3">
+        <v>1050</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="H68" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="J68" s="6" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A69" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E69" s="1">
+        <v>94700</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G11" s="7" t="s">
-[...516 lines deleted...]
-      <c r="B29" s="21" t="s">
+      <c r="H69" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="J69" s="5" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H70" s="7"/>
+      <c r="I70" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A71" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B71" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C29" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="7" t="s">
+      <c r="C71" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="E29" s="7">
-[...2 lines deleted...]
-      <c r="F29" s="7" t="s">
+      <c r="D71" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="G29" s="7" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="5" t="s">
+      <c r="E71" s="1">
+        <v>2660</v>
+      </c>
+      <c r="F71" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="I29" s="3" t="s">
+      <c r="G71" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H71" s="9" t="s">
         <v>146</v>
       </c>
-      <c r="J29" s="6" t="s">
+      <c r="I71" s="3" t="s">
         <v>147</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B30" s="23" t="s">
+      <c r="J71" s="1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A72" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>438</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="E72" s="2">
+        <v>8052</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H72" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A73" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>446</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1090</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H73" s="7"/>
+      <c r="I73" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B74" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="C30" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="7" t="s">
+      <c r="C74" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="E30" s="7">
-[...2 lines deleted...]
-      <c r="F30" s="7" t="s">
+      <c r="D74" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="G30" s="7" t="s">
-[...4 lines deleted...]
-      <c r="J30" s="6" t="s">
+      <c r="E74" s="2">
+        <v>1030</v>
+      </c>
+      <c r="F74" s="3" t="s">
         <v>152</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B31" s="23" t="s">
+      <c r="G74" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H74" s="9"/>
+      <c r="I74" s="3"/>
+      <c r="J74" s="5" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A75" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B75" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C31" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="7" t="s">
+      <c r="C75" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="E31" s="4">
-[...2 lines deleted...]
-      <c r="F31" s="7" t="s">
+      <c r="D75" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="G31" s="8" t="s">
-[...4 lines deleted...]
-      <c r="J31" s="6" t="s">
+      <c r="E75" s="2">
+        <v>3060</v>
+      </c>
+      <c r="F75" s="1" t="s">
         <v>157</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B32" s="22" t="s">
+      <c r="G75" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H75" s="9"/>
+      <c r="I75" s="3"/>
+      <c r="J75" s="5" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B76" s="3" t="s">
         <v>159</v>
       </c>
-      <c r="C32" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="7" t="s">
+      <c r="C76" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="E32" s="4">
-[...2 lines deleted...]
-      <c r="F32" s="7" t="s">
+      <c r="D76" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="G32" s="7" t="s">
-[...4 lines deleted...]
-      <c r="J32" s="6" t="s">
+      <c r="E76" s="2">
+        <v>2640</v>
+      </c>
+      <c r="F76" s="3" t="s">
         <v>162</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B33" s="23" t="s">
+      <c r="G76" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H76" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="I76" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="C33" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="7" t="s">
+      <c r="J76" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="E33" s="4">
-[...2 lines deleted...]
-      <c r="F33" s="7" t="s">
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A77" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B77" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="G33" s="7" t="s">
-[...3 lines deleted...]
-      <c r="I33" s="3" t="s">
+      <c r="C77" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="J33" s="6" t="s">
+      <c r="D77" s="1" t="s">
         <v>168</v>
       </c>
-    </row>
-[...34 lines deleted...]
-      <c r="B35" s="22" t="s">
+      <c r="E77" s="2">
+        <v>1000</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H77" s="7" t="s">
         <v>169</v>
       </c>
-      <c r="C35" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="7" t="s">
+      <c r="I77" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="E35" s="4">
-[...8 lines deleted...]
-      <c r="H35" s="11" t="s">
+      <c r="J77" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="I35" s="7"/>
-      <c r="J35" s="6" t="s">
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A78" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B78" s="1" t="s">
         <v>172</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B36" s="22" t="s">
+      <c r="C78" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="C36" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="7" t="s">
+      <c r="E78" s="1">
+        <v>8013</v>
+      </c>
+      <c r="F78" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="E36" s="4">
-[...2 lines deleted...]
-      <c r="F36" s="3" t="s">
+      <c r="G78" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="G36" s="8" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="11" t="s">
+      <c r="H78" s="9"/>
+      <c r="I78" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="I36" s="7"/>
-      <c r="J36" s="12" t="s">
+      <c r="J78" s="1" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
-[...762 lines deleted...]
-    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:AQ61">
-    <sortCondition ref="B2:B61"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:BB78">
+    <sortCondition ref="C1:C78"/>
   </sortState>
   <hyperlinks>
-    <hyperlink ref="J9" r:id="rId1" xr:uid="{C4C06506-66C9-478D-87CE-DACD02831641}"/>
-[...53 lines deleted...]
-    <hyperlink ref="J61" r:id="rId55" xr:uid="{E265E8AD-D820-4D80-A01F-612BF10009C0}"/>
+    <hyperlink ref="J9" r:id="rId1" xr:uid="{74B6F4AD-1235-40E7-AA74-841D0A1E97D5}"/>
+    <hyperlink ref="J29" r:id="rId2" xr:uid="{63FCADAC-027B-4EA3-B4F9-46931DD5CB11}"/>
+    <hyperlink ref="J77" r:id="rId3" xr:uid="{C4EF3865-A8FE-4037-B9F5-F5505CF5EE90}"/>
+    <hyperlink ref="J74" r:id="rId4" xr:uid="{1D4354AF-C9A1-480B-B68C-3CE41A496A1F}"/>
+    <hyperlink ref="J4" r:id="rId5" xr:uid="{AC48B3B5-CDC6-4E10-B56A-0D06C4949FD9}"/>
+    <hyperlink ref="J2" r:id="rId6" xr:uid="{E22CACE4-B445-4530-A89B-97C3E8C46594}"/>
+    <hyperlink ref="J28" r:id="rId7" display="mailto:info@malinche.be" xr:uid="{D0CB7DD2-8D07-4093-8839-E4F1DA0049CC}"/>
+    <hyperlink ref="J23" r:id="rId8" xr:uid="{42CBB715-1D94-4C79-9998-DE3EA9EF0C70}"/>
+    <hyperlink ref="J3" r:id="rId9" display="mailto:invoice@benelux.int" xr:uid="{74CDF4AC-A0B4-44FC-AE96-5C6674D6320F}"/>
+    <hyperlink ref="J75" r:id="rId10" xr:uid="{28CD27DF-0DB0-4729-AECF-BC4E31836510}"/>
+    <hyperlink ref="J24" r:id="rId11" xr:uid="{448A5FE6-C0D7-4111-83B8-A13EC93D590C}"/>
+    <hyperlink ref="J10" r:id="rId12" xr:uid="{ED0D99E9-1659-4B72-B6AC-88EE2FCA876D}"/>
+    <hyperlink ref="J15" r:id="rId13" xr:uid="{00CCFA23-EBAD-4ECC-8D8E-6F8CF1017C00}"/>
+    <hyperlink ref="J19" r:id="rId14" xr:uid="{E57999C8-BF67-493B-9F1B-6388BFECDC5B}"/>
+    <hyperlink ref="J57" r:id="rId15" xr:uid="{3F65965E-8D10-4CD3-A531-90D2C4940F94}"/>
+    <hyperlink ref="J16" r:id="rId16" xr:uid="{268BDC7F-F1A9-4C61-B3EE-AE606335F134}"/>
+    <hyperlink ref="J67" r:id="rId17" xr:uid="{6F3C3F4A-CF1A-451A-A2AF-EF4FE98835C2}"/>
+    <hyperlink ref="J11" r:id="rId18" xr:uid="{5F42AD3F-C611-4B65-963B-E0753C38F260}"/>
+    <hyperlink ref="J34" r:id="rId19" xr:uid="{2028A796-A262-4E07-8007-0DC2A2398FF8}"/>
+    <hyperlink ref="J49" r:id="rId20" xr:uid="{84D79C1A-3DF3-4721-8A3B-AE5C2D05EF6A}"/>
+    <hyperlink ref="J40" r:id="rId21" xr:uid="{BB7F90EB-6D80-43D0-8143-008E8A0DA45A}"/>
+    <hyperlink ref="J53" r:id="rId22" xr:uid="{0970170C-48DD-49A2-B863-09EBFCCDC7BF}"/>
+    <hyperlink ref="J13" r:id="rId23" xr:uid="{B7A44984-FDBE-487C-AC01-D1B7DD056E04}"/>
+    <hyperlink ref="J41" r:id="rId24" xr:uid="{14AF5CB6-F7E6-4FF7-BD3E-839F32251A91}"/>
+    <hyperlink ref="J17" r:id="rId25" xr:uid="{718ACEFB-1207-4548-8F46-9C8B7F0DEBC1}"/>
+    <hyperlink ref="J51" r:id="rId26" xr:uid="{4F6883BC-C3AA-453F-A0BA-F580825C897A}"/>
+    <hyperlink ref="J36" r:id="rId27" xr:uid="{AA25D814-0370-4E50-B22D-A06E33D4DDB1}"/>
+    <hyperlink ref="J43" r:id="rId28" xr:uid="{2F71405A-1113-4A37-B68B-99508BE4DB85}"/>
+    <hyperlink ref="J50" r:id="rId29" xr:uid="{5F055A57-332D-4EE5-8F84-6ACDC6706396}"/>
+    <hyperlink ref="J70" r:id="rId30" xr:uid="{2E1C931A-DF76-42AE-8E9D-25E1089DD967}"/>
+    <hyperlink ref="J73" r:id="rId31" xr:uid="{E2936EBA-6B6E-4B0E-BCDC-91363F2072DB}"/>
+    <hyperlink ref="J69" r:id="rId32" xr:uid="{01770363-F4D3-4C74-99D4-A04E81DA8C03}"/>
+    <hyperlink ref="J31" r:id="rId33" xr:uid="{8007EBF8-FCD0-469D-99B0-5022B0681BC4}"/>
+    <hyperlink ref="J46" r:id="rId34" xr:uid="{741ECCEE-D45A-4596-BD47-5D3AB0DEFBE3}"/>
+    <hyperlink ref="J47" r:id="rId35" xr:uid="{903D63F7-FE17-439F-BF1F-060CF098143D}"/>
+    <hyperlink ref="J55" r:id="rId36" xr:uid="{C6D9F095-866B-435A-9D86-FC9FD5653C37}"/>
+    <hyperlink ref="J48" r:id="rId37" xr:uid="{7A138537-8110-4E45-B54E-454928F8C083}"/>
+    <hyperlink ref="J42" r:id="rId38" xr:uid="{8487EF61-C930-4246-9D4E-532ED5697C52}"/>
+    <hyperlink ref="J18" r:id="rId39" xr:uid="{FE8A1A85-EBC3-416C-B5B5-0713FBAB7C00}"/>
+    <hyperlink ref="J30" r:id="rId40" xr:uid="{8DBF2510-5C8C-4EF6-B85F-C9416257715D}"/>
+    <hyperlink ref="J22" r:id="rId41" xr:uid="{CD6BB2F0-0C56-4C05-B73D-4D90B53BB026}"/>
+    <hyperlink ref="J60" r:id="rId42" xr:uid="{BEC40BFB-3424-4696-A744-A689CEDC9D3A}"/>
+    <hyperlink ref="J33" r:id="rId43" display="mailto:antonio@garzon.me" xr:uid="{F72B41BE-DBE2-4954-B3A9-FF2E162343AC}"/>
+    <hyperlink ref="J38" r:id="rId44" xr:uid="{5BCDF5A9-0F4E-481E-B85B-7ADFF6713120}"/>
+    <hyperlink ref="J32" r:id="rId45" xr:uid="{13BF1F2B-15B5-41E6-9E27-7FFADD9E6DBE}"/>
+    <hyperlink ref="J1" r:id="rId46" xr:uid="{3EA24853-1C0B-4728-97C9-A9E1C6872051}"/>
+    <hyperlink ref="J27" r:id="rId47" display="mailto:fadia.elbouz@gmail.com" xr:uid="{B9F622CF-E4A6-4743-8192-52A6AF66C034}"/>
+    <hyperlink ref="J54" r:id="rId48" xr:uid="{B8C68AC8-B195-4769-9CA4-D2C6A23E1B92}"/>
+    <hyperlink ref="J20" r:id="rId49" xr:uid="{AA28BAB4-04F6-44DB-B754-0611EDA86B5F}"/>
+    <hyperlink ref="J45" r:id="rId50" xr:uid="{60D3F09E-C158-48E1-AF51-286F5A34B318}"/>
+    <hyperlink ref="J12" r:id="rId51" xr:uid="{2953FAB6-102F-487E-9903-FCE337F8A6B7}"/>
+    <hyperlink ref="J5" r:id="rId52" xr:uid="{A727B745-2652-4FD4-9027-5A26EDF128A4}"/>
+    <hyperlink ref="J6" r:id="rId53" xr:uid="{AF6D145F-A59F-4FB6-AA11-95FA036F86A5}"/>
+    <hyperlink ref="J21" r:id="rId54" xr:uid="{2990FB24-60D0-4488-816C-A4BCAA23E82A}"/>
+    <hyperlink ref="J25" r:id="rId55" xr:uid="{0D8E3840-D7E4-4E30-B89D-B37C2CDDC826}"/>
+    <hyperlink ref="J14" r:id="rId56" xr:uid="{7D8E2723-A487-4765-B094-AD8A76CEEB5B}"/>
+    <hyperlink ref="J72" r:id="rId57" xr:uid="{EDB315BE-0060-471A-9DF8-009D4E6C07E2}"/>
+    <hyperlink ref="J61" r:id="rId58" xr:uid="{2E1F2CB7-5518-4062-A751-1F00AB94CD25}"/>
+    <hyperlink ref="J26" r:id="rId59" xr:uid="{E265ACE3-689B-42B3-A51B-96BE46D2F22D}"/>
+    <hyperlink ref="J68" r:id="rId60" xr:uid="{23724649-9760-44DD-9153-587CE8FD1BA0}"/>
+    <hyperlink ref="J7" r:id="rId61" xr:uid="{32B65BCB-6C22-4DFF-8B04-03B6D4B8A42B}"/>
+    <hyperlink ref="J59" r:id="rId62" display="mailto:Ludovicpierard42@gmail.com" xr:uid="{47CD4B5E-6B50-4458-90B3-31C647635E4A}"/>
+    <hyperlink ref="J52" r:id="rId63" xr:uid="{02E8A4A3-5D43-4180-908D-74454EC3CD1B}"/>
+    <hyperlink ref="J44" r:id="rId64" xr:uid="{A6F59538-7B4C-457F-854F-15D02E61A047}"/>
+    <hyperlink ref="J8" r:id="rId65" xr:uid="{A3E3567A-2343-4678-8199-EA8F0B2D5F53}"/>
+    <hyperlink ref="J62" r:id="rId66" xr:uid="{EAEBC80B-3F5E-40AC-A01F-9D9BEBEBC3F3}"/>
+    <hyperlink ref="J35" r:id="rId67" xr:uid="{931063B7-DECE-4DDC-936B-983278D669BE}"/>
+    <hyperlink ref="J39" r:id="rId68" xr:uid="{918FDD6F-744E-4AD7-8EEE-B2C2113C851E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId69"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Secrétariat CBTI-BKVT</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>